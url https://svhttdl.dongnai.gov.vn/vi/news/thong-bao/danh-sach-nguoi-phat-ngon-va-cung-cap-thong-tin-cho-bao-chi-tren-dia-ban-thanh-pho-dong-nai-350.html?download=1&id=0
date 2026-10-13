--- v0 (2026-08-24)
+++ v1 (2026-10-13)
@@ -1,115 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\Đài PT-TH\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Thu Hien BCXB\THU HIỀN\THU HIEN - SO VĂN HOÁ\NAM 2026\QUAN LY BAO CHI\NGUOI PHAT NGON\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FDFB7B0D-225D-4274-BCD2-AE19F68939B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA7E2E88-5FD0-4CC3-BF23-94016F502932}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ĐÃ CUNG CẤP THÔNG TIN" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ĐÃ CUNG CẤP THÔNG TIN'!$A$5:$F$122</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ĐÃ CUNG CẤP THÔNG TIN'!$A$5:$F$128</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ĐÃ CUNG CẤP THÔNG TIN'!$A$1:$F$131</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
-  <extLst>
-[...11 lines deleted...]
-  </extLst>
 </workbook>
-</file>
-[...26 lines deleted...]
-</metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="492">
   <si>
+    <t>STT</t>
+  </si>
+  <si>
     <t xml:space="preserve">HỌ VÀ TÊN </t>
   </si>
   <si>
     <t>CHỨC VỤ</t>
   </si>
   <si>
     <t>ĐƠN VỊ CÔNG TÁC</t>
   </si>
   <si>
     <t>SỐ ĐIỆN THOẠI</t>
   </si>
   <si>
     <t>ĐỊA CHỈ E-MAIL</t>
   </si>
   <si>
     <t xml:space="preserve">Nguyễn Duy Tân </t>
   </si>
   <si>
     <t>Chủ tịch</t>
   </si>
   <si>
     <t>UBND phường Trấn Biên</t>
   </si>
   <si>
     <t>vbubnd.hdnd.tranbien</t>
@@ -126,57 +86,51 @@
   <si>
     <t xml:space="preserve">Chủ tịch </t>
   </si>
   <si>
     <t>UBND xã Phú Hòa</t>
   </si>
   <si>
     <t>Dương Hoài Pha</t>
   </si>
   <si>
     <t>Nguyễn Hồ Nam</t>
   </si>
   <si>
     <t>namnguyenho.78@gmail.com</t>
   </si>
   <si>
     <t>UBND phường An Lộc</t>
   </si>
   <si>
     <t>UBND phường Đồng Xoài</t>
   </si>
   <si>
     <t>UBND xã Tân Quan</t>
   </si>
   <si>
-    <t>Hồ Sĩ Tiến</t>
-[...1 lines deleted...]
-  <si>
     <t>UBND phường Long Bình</t>
-  </si>
-[...1 lines deleted...]
-    <t>tienhs@dongnai.gov.vn</t>
   </si>
   <si>
     <t xml:space="preserve">Phạm Thị Bích Thủy </t>
   </si>
   <si>
     <t xml:space="preserve">Giám đốc </t>
   </si>
   <si>
     <t xml:space="preserve">Sở Tư pháp </t>
   </si>
   <si>
     <t>thuyptb.stp @dongnai.gov.vn</t>
   </si>
   <si>
     <t>Nguyễn Thanh Phương</t>
   </si>
   <si>
     <t>UBND xã Đồng Tâm</t>
   </si>
   <si>
     <t>phuongnt.dongtam@dongnai.gov.vn</t>
   </si>
   <si>
     <t>Lại Thế Hòa</t>
   </si>
@@ -974,53 +928,50 @@
   <si>
     <t>UBND phường Trảng Dài</t>
   </si>
   <si>
     <t>UBND xã Đăk Ơ</t>
   </si>
   <si>
     <t>UBND phường BảoVinh</t>
   </si>
   <si>
     <t>0938897777</t>
   </si>
   <si>
     <t>0987116778</t>
   </si>
   <si>
     <t>0941360679</t>
   </si>
   <si>
     <t>0925701095</t>
   </si>
   <si>
     <t>0919193959</t>
   </si>
   <si>
-    <t>0918176887</t>
-[...1 lines deleted...]
-  <si>
     <t>0858177979</t>
   </si>
   <si>
     <t>0985566979</t>
   </si>
   <si>
     <t>0908616898</t>
   </si>
   <si>
     <t>0914011878</t>
   </si>
   <si>
     <t>0918212868</t>
   </si>
   <si>
     <t>0918958006</t>
   </si>
   <si>
     <t>0984927375</t>
   </si>
   <si>
     <t>0912214960</t>
   </si>
   <si>
     <t>0989393307</t>
@@ -1406,186 +1357,192 @@
   <si>
     <t>vuquocthaibh@gmail.com</t>
   </si>
   <si>
     <t>congph.longha@dongnai.gov.vn</t>
   </si>
   <si>
     <t>Trần Văn Thân</t>
   </si>
   <si>
     <t>0937588979</t>
   </si>
   <si>
     <t>Thantv1977@gmail.com</t>
   </si>
   <si>
     <t>Hồ Thanh Trúc</t>
   </si>
   <si>
     <t>0919314627</t>
   </si>
   <si>
     <t>trucht.dq@dongnai.gov.vn</t>
   </si>
   <si>
-    <t>DANH SÁCH NGƯỜI PHÁT NGÔN VÀ CUNG CẤP THÔNG TIN CHO BÁO CHÍ</t>
-[...1 lines deleted...]
-  <si>
     <t>0918303038</t>
   </si>
   <si>
     <t>dungnv.phuocbinh@dongnai,gov.vn</t>
   </si>
   <si>
     <t>Thái Bình Dương</t>
   </si>
   <si>
     <t>0797991452</t>
   </si>
   <si>
     <t>duongtb@dongnai.gov.vn</t>
   </si>
   <si>
     <t>Nguyễn Tấn Lực</t>
   </si>
   <si>
     <t>0918142068</t>
   </si>
   <si>
     <t>Trần Thanh Long</t>
   </si>
   <si>
     <t>0918507567</t>
   </si>
   <si>
     <t>longtt.anloc@dongnai.gov.vn</t>
   </si>
   <si>
     <t>Huỳnh Văn Minh</t>
   </si>
   <si>
     <t>0933998799</t>
   </si>
   <si>
     <t>minhhv.minhduc@dongnai.gov.vn</t>
   </si>
   <si>
     <t>lucnt.dako@dongnai.gov.vn</t>
   </si>
   <si>
-    <t>Leodinhnguyen@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Phan Huy Toàn</t>
   </si>
   <si>
     <t>0962447788</t>
   </si>
   <si>
     <t>phanhuytoan80@gmail.com</t>
   </si>
   <si>
-    <t xml:space="preserve">I.  UBND TỈNH  </t>
-[...1 lines deleted...]
-  <si>
     <t>III. CÁC TỔ CHỨC THUỘC CƠ QUAN TRUNG ƯƠNG THEO NGÀNH DỌC</t>
   </si>
   <si>
     <t>hoatt.sdttg@dongnai.gov.vn</t>
   </si>
   <si>
     <t>loanltn.svh@dongnai.gov.vn</t>
   </si>
   <si>
     <t>dongnai@toaan.gov.vn</t>
   </si>
   <si>
     <t>IV.  UBND XÃ, PHƯỜNG</t>
   </si>
   <si>
     <t>Nguyễn Hữu Định</t>
   </si>
   <si>
     <t xml:space="preserve"> Giám đốc </t>
   </si>
   <si>
     <t>0913685369</t>
   </si>
   <si>
     <t>dongnai1977@gmail.com</t>
   </si>
   <si>
     <t>Chi cục Hải quan khu vực XVIII</t>
   </si>
   <si>
     <t xml:space="preserve">II. SỞ, BAN, NGÀNH </t>
   </si>
   <si>
     <t xml:space="preserve">Phó Chánh Văn phòng </t>
   </si>
   <si>
     <t>Nguyễn Minh Hoàng</t>
   </si>
   <si>
     <t>Chánh Văn phòng</t>
   </si>
   <si>
     <t>0915326368</t>
   </si>
   <si>
-    <t>Nguyễn Văn Nguyên</t>
-[...1 lines deleted...]
-  <si>
     <t>Văn phòng UBND thành phố</t>
   </si>
   <si>
     <t>Thanh tra thành phố</t>
   </si>
   <si>
     <t>Tòa án Nhân dân thành phố</t>
   </si>
   <si>
     <t>Công an thành phố</t>
   </si>
   <si>
     <t>Bộ Chỉ huy Quân sự thành phố</t>
   </si>
   <si>
     <t>Ban Quản lý các Khu công nghiệp, Khu kinh tế thành phố Đồng Nai</t>
   </si>
   <si>
     <t>Thống kê thành phố</t>
   </si>
   <si>
     <t>UBND thành phố</t>
   </si>
   <si>
     <t xml:space="preserve">Đặng Anh Tuấn </t>
   </si>
   <si>
     <t>0988559206</t>
+  </si>
+  <si>
+    <t>Lê Thị Mỹ Chi</t>
+  </si>
+  <si>
+    <t>0919076119</t>
+  </si>
+  <si>
+    <t>Chiltm@duplongbinh@dongnai.gov.vn</t>
+  </si>
+  <si>
+    <t>I.  UBND THÀNH PHỐ</t>
+  </si>
+  <si>
+    <t>Đinh Thị Dạ Thảo</t>
+  </si>
+  <si>
+    <t>DANH SÁCH NGƯỜI PHÁT NGÔN VÀ CUNG CẤP THÔNG TIN CHO BÁO CHÍ TRÊN ĐỊA BÀN THÀNH PHỐ ĐỒNG NAI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1699,51 +1656,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1801,71 +1758,77 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2021,2557 +1984,2554 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Chungsxdpb@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Truongphuc1078@gmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lekimhuongct2607@gmail.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Danhtungct@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minhtrung.dongnai@gmail,com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dostlinh2023@gmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trucht.dq@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucnt.dako@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:namtb.sngv@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dongnai@toaan.gov.vn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phuongntt.bnc@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:longvn.sct@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tranvanthuccammy@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tranlv.tanloi@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dongnai1977@gmail.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:languyenminhhien@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tienln@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phanhuytoan80@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thainh.nhabich@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thaonv@locthanh.dongnai.gov.vn." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hohungphi@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiennv.tanhung@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:quoctananvien@gmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nghiant.locninh@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phongtruong1978dn@gmail.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khangnvdn@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nghaint.tankhai.@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phongdt@vst.gov.vn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Binhlv@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Minhducsit117@gmail.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skhcn@dongnai.gov.vn." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hoatd.ubndtn@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taina.ct@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dungnv.phuocbinh@dongnai,gov.vn" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:namth.daknhau@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luong77huln@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:huongbinhstc@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tungnt.budang@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hoatt.sdttg@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lamt.bgm@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buiquocthe73@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linhvan226honule@gmail.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hienmv@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thaittld@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vietvq72@gmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khanhhq-locthanh@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sonlk@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tangquoclap@gmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dungnm.loctan@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vuquocthaibh@gmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minhhv.minhduc@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:loanltn.svh@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tienhs@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linhntx.lochung@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tuanna.sxd@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danhnc.hp@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doanminhtrihnd@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nguyencan822000@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lenh.nguyenduc@sbv.gov.vn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:giangdd2024@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khoaidh.dakia@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hainh@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hiennt.lmhtx@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vodaostp@gmail,com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nguyendt.syt@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hoangsoncnn@yahoo.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Haipt@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thobv.hucm@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nhuvusotuphap@gmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:duongtb@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:congtn.phuocson@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thanhnamlu.ubt@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phuongvpcp@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:namnguyenho.78@gmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:congph.longha@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hung74tp@gmail.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phatnv.bombo@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dungnt.ubndvc@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phongnm.thienhung@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:otc802007@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phuongpv.bqlcnc@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hoalt.phunghia@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phadh.dx@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thaidh.binhlong@dongnai.gov.vn." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:h&#432;&#417;ngttm@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Phuongtv.thoson@%20dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danhvc.tantien@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:longtt.anloc@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anhnt5@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tantai.vttt83@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vienkhcn@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phuongvpcp@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:namnguyenho.78@gmail.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Chungsxdpb@gmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:congph.longha@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Truongphuc1078@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hung74tp@gmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lekimhuongct2607@gmail.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Danhtungct@gmail.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phatnv.bombo@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dungnt.ubndvc@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minhtrung.dongnai@gmail,com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dostlinh2023@gmail.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phongnm.thienhung@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trucht.dq@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucnt.dako@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:otc802007@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phuongpv.bqlcnc@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hoalt.phunghia@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:namtb.sngv@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phadh.dx@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dongnai@toaan.gov.vn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thaidh.binhlong@dongnai.gov.vn." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phuongntt.bnc@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:longvn.sct@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:h&#432;&#417;ngttm@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Phuongtv.thoson@%20dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tranvanthuccammy@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tranlv.tanloi@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danhvc.tantien@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dongnai1977@gmail.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:languyenminhhien@gmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:longtt.anloc@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tienln@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anhnt5@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tantai.vttt83@gmail.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phanhuytoan80@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vienkhcn@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thainh.nhabich@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thaonv@locthanh.dongnai.gov.vn." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hohungphi@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiennv.tanhung@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:quoctananvien@gmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nghiant.locninh@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phongtruong1978dn@gmail.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khangnvdn@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nghaint.tankhai.@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phongdt@vst.gov.vn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Binhlv@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Minhducsit117@gmail.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skhcn@dongnai.gov.vn." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hoatd.ubndtn@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taina.ct@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dungnv.phuocbinh@dongnai,gov.vn" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:namth.daknhau@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luong77huln@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:huongbinhstc@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tungnt.budang@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hoatt.sdttg@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lamt.bgm@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buiquocthe73@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linhvan226honule@gmail.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hienmv@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thaittld@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vietvq72@gmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khanhhq-locthanh@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sonlk@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tangquoclap@gmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dungnm.loctan@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vuquocthaibh@gmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minhhv.minhduc@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:loanltn.svh@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Chiltm@duplongbinh@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linhntx.lochung@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tuanna.sxd@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danhnc.hp@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doanminhtrihnd@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nguyencan822000@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lenh.nguyenduc@sbv.gov.vn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:giangdd2024@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khoaidh.dakia@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hainh@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hiennt.lmhtx@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vodaostp@gmail,com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nguyendt.syt@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hoangsoncnn@yahoo.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Haipt@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thobv.hucm@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nhuvusotuphap@gmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:duongtb@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:congtn.phuocson@dongnai.gov.vn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thanhnamlu.ubt@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6A1905D-A7FB-4D0E-9ADA-F3998E04C189}">
   <dimension ref="A1:F131"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
-      <selection activeCell="H8" sqref="H8"/>
+      <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.81640625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="5.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="31.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="30.28515625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="38.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.28515625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="43.7109375" style="23" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="32" t="s">
-        <v>446</v>
+        <v>491</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
     </row>
-    <row r="2" spans="1:6" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:6" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="32"/>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
     </row>
-    <row r="3" spans="1:6" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:6" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="32"/>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="32"/>
       <c r="F3" s="32"/>
     </row>
-    <row r="4" spans="1:6" ht="39.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:6" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="32"/>
       <c r="B4" s="32"/>
       <c r="C4" s="32"/>
       <c r="D4" s="32"/>
       <c r="E4" s="32"/>
       <c r="F4" s="32"/>
     </row>
-    <row r="5" spans="1:6" s="3" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <f t="array" aca="1" ref="A5" ca="1">A5:F120</f>
+    <row r="5" spans="1:6" s="3" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="33" t="s">
-        <v>465</v>
+        <v>489</v>
       </c>
       <c r="B6" s="33"/>
       <c r="C6" s="33"/>
       <c r="D6" s="33"/>
       <c r="E6" s="33"/>
       <c r="F6" s="33"/>
     </row>
-    <row r="7" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="27">
         <v>1</v>
       </c>
       <c r="B7" s="28" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="C7" s="28" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="D7" s="28" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="E7" s="27" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F7" s="31"/>
     </row>
-    <row r="8" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="34" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="B8" s="35"/>
       <c r="C8" s="35"/>
       <c r="D8" s="35"/>
       <c r="E8" s="35"/>
       <c r="F8" s="36"/>
     </row>
-    <row r="9" spans="1:6" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:6" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="27">
         <v>1</v>
       </c>
       <c r="B9" s="28" t="s">
-        <v>481</v>
+        <v>490</v>
       </c>
       <c r="C9" s="9" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="D9" s="30" t="s">
-        <v>482</v>
-[...8 lines deleted...]
-    <row r="10" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>476</v>
+      </c>
+      <c r="E9" s="38" t="s">
+        <v>444</v>
+      </c>
+      <c r="F9" s="28"/>
+    </row>
+    <row r="10" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="27">
         <v>2</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="F10" s="8" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="27">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E11" s="10" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="F11" s="11"/>
     </row>
-    <row r="12" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="27">
         <v>4</v>
       </c>
       <c r="B12" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C12" s="9" t="s">
+      <c r="D12" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="D12" s="9" t="s">
+      <c r="E12" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="F12" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="E12" s="10" t="s">
-[...6 lines deleted...]
-    <row r="13" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="13" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="27">
         <v>5</v>
       </c>
       <c r="B13" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D13" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="C13" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="13" t="s">
+      <c r="E13" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="F13" s="11" t="s">
         <v>107</v>
       </c>
-      <c r="E13" s="10" t="s">
-[...6 lines deleted...]
-    <row r="14" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="14" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="27">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
+        <v>255</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="13" t="s">
         <v>256</v>
       </c>
-      <c r="C14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="13" t="s">
+      <c r="E14" s="10" t="s">
         <v>257</v>
       </c>
-      <c r="E14" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="16" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="27">
         <v>7</v>
       </c>
       <c r="B15" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="C15" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="4" t="s">
+      <c r="E15" s="6" t="s">
         <v>180</v>
       </c>
-      <c r="E15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="14" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="27">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="F16" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="C16" s="9" t="s">
-[...12 lines deleted...]
-    <row r="17" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="17" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="27">
         <v>9</v>
       </c>
       <c r="B17" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D17" s="9" t="s">
         <v>98</v>
       </c>
-      <c r="C17" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="9" t="s">
+      <c r="E17" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="F17" s="11" t="s">
         <v>99</v>
       </c>
-      <c r="E17" s="10" t="s">
-[...6 lines deleted...]
-    <row r="18" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="18" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27">
         <v>10</v>
       </c>
       <c r="B18" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" s="9" t="s">
         <v>248</v>
       </c>
-      <c r="C18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="9" t="s">
+      <c r="E18" s="10" t="s">
         <v>249</v>
       </c>
-      <c r="E18" s="10" t="s">
+      <c r="F18" s="15" t="s">
         <v>250</v>
       </c>
-      <c r="F18" s="15" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="19" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="27">
         <v>11</v>
       </c>
       <c r="B19" s="9" t="s">
+        <v>251</v>
+      </c>
+      <c r="C19" s="9" t="s">
         <v>252</v>
       </c>
-      <c r="C19" s="9" t="s">
+      <c r="D19" s="9" t="s">
+        <v>477</v>
+      </c>
+      <c r="E19" s="10" t="s">
         <v>253</v>
       </c>
-      <c r="D19" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="10" t="s">
+      <c r="F19" s="15" t="s">
         <v>254</v>
       </c>
-      <c r="F19" s="15" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="20" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="27">
         <v>12</v>
       </c>
       <c r="B20" s="9" t="s">
+        <v>345</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>346</v>
+      </c>
+      <c r="E20" s="10" t="s">
         <v>347</v>
       </c>
-      <c r="C20" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="9" t="s">
+      <c r="F20" s="16" t="s">
         <v>348</v>
       </c>
-      <c r="E20" s="10" t="s">
-[...6 lines deleted...]
-    <row r="21" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="21" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27">
         <v>13</v>
       </c>
       <c r="B21" s="9" t="s">
+        <v>354</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>355</v>
+      </c>
+      <c r="E21" s="10" t="s">
         <v>356</v>
       </c>
-      <c r="C21" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="9" t="s">
+      <c r="F21" s="16" t="s">
         <v>357</v>
       </c>
-      <c r="E21" s="10" t="s">
-[...6 lines deleted...]
-    <row r="22" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="22" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="27">
         <v>14</v>
       </c>
       <c r="B22" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D22" s="9" t="s">
         <v>164</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="E22" s="17">
         <v>918242959</v>
       </c>
       <c r="F22" s="11" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="34" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="B23" s="35"/>
       <c r="C23" s="35"/>
       <c r="D23" s="35"/>
       <c r="E23" s="35"/>
       <c r="F23" s="36"/>
     </row>
-    <row r="24" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="17">
         <v>1</v>
       </c>
       <c r="B24" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="C24" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="C24" s="9" t="s">
+      <c r="D24" s="9" t="s">
+        <v>478</v>
+      </c>
+      <c r="E24" s="17" t="s">
         <v>81</v>
       </c>
-      <c r="D24" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F24" s="11" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="17">
         <v>2</v>
       </c>
       <c r="B25" s="9" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C25" s="9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="E25" s="17" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F25" s="11"/>
     </row>
-    <row r="26" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="17">
         <v>3</v>
       </c>
       <c r="B26" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="C26" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="C26" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" s="9" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E26" s="17" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F26" s="11"/>
     </row>
-    <row r="27" spans="1:6" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:6" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="17">
         <v>4</v>
       </c>
       <c r="B27" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="C27" s="9" t="s">
         <v>239</v>
       </c>
-      <c r="C27" s="9" t="s">
+      <c r="D27" s="9" t="s">
         <v>240</v>
       </c>
-      <c r="D27" s="9" t="s">
+      <c r="E27" s="17" t="s">
         <v>241</v>
       </c>
-      <c r="E27" s="17" t="s">
+      <c r="F27" s="11" t="s">
         <v>242</v>
       </c>
-      <c r="F27" s="11" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="28" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="17">
         <v>5</v>
       </c>
       <c r="B28" s="9" t="s">
+        <v>349</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>350</v>
+      </c>
+      <c r="D28" s="9" t="s">
         <v>351</v>
       </c>
-      <c r="C28" s="9" t="s">
+      <c r="E28" s="10" t="s">
         <v>352</v>
       </c>
-      <c r="D28" s="9" t="s">
+      <c r="F28" s="11" t="s">
         <v>353</v>
       </c>
-      <c r="E28" s="10" t="s">
-[...6 lines deleted...]
-    <row r="29" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="29" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="17">
         <v>6</v>
       </c>
       <c r="B29" s="9" t="s">
+        <v>374</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>375</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>470</v>
+      </c>
+      <c r="E29" s="10" t="s">
         <v>376</v>
       </c>
-      <c r="C29" s="9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F29" s="11"/>
     </row>
-    <row r="30" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="17">
         <v>7</v>
       </c>
       <c r="B30" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>388</v>
+      </c>
+      <c r="E30" s="10" t="s">
         <v>389</v>
       </c>
-      <c r="C30" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="9" t="s">
+      <c r="F30" s="29" t="s">
         <v>390</v>
       </c>
-      <c r="E30" s="10" t="s">
-[...6 lines deleted...]
-    <row r="31" spans="1:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="31" spans="1:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="17">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
+        <v>398</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>399</v>
+      </c>
+      <c r="D31" s="9" t="s">
+        <v>481</v>
+      </c>
+      <c r="E31" s="10" t="s">
         <v>400</v>
       </c>
-      <c r="C31" s="9" t="s">
+      <c r="F31" s="29" t="s">
         <v>401</v>
       </c>
-      <c r="D31" s="9" t="s">
-[...9 lines deleted...]
-    <row r="32" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="32" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="17">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
+        <v>200</v>
+      </c>
+      <c r="C32" s="9" t="s">
         <v>201</v>
       </c>
-      <c r="C32" s="9" t="s">
+      <c r="D32" s="9" t="s">
+        <v>482</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>298</v>
+      </c>
+      <c r="F32" s="7" t="s">
         <v>202</v>
       </c>
-      <c r="D32" s="9" t="s">
-[...9 lines deleted...]
-    <row r="33" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="33" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="34" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="B33" s="35"/>
       <c r="C33" s="35"/>
       <c r="D33" s="35"/>
       <c r="E33" s="35"/>
       <c r="F33" s="36"/>
     </row>
-    <row r="34" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="34" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="18">
         <v>1</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E34" s="6" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="18">
         <v>2</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E35" s="6" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="F35" s="8" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="18">
         <v>3</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E36" s="6" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="18">
         <v>4</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>20</v>
+        <v>486</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="E37" s="6" t="s">
-[...6 lines deleted...]
-    <row r="38" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E37" s="37" t="s">
+        <v>487</v>
+      </c>
+      <c r="F37" s="37" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="18">
         <v>5</v>
       </c>
       <c r="B38" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="C38" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="6" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="18">
         <v>6</v>
       </c>
       <c r="B39" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="C39" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="4" t="s">
+      <c r="E39" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="E39" s="6" t="s">
+      <c r="F39" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="F39" s="7" t="s">
-[...3 lines deleted...]
-    <row r="40" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="40" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="18">
         <v>7</v>
       </c>
       <c r="B40" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="C40" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="4" t="s">
+      <c r="E40" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="E40" s="6" t="s">
+      <c r="F40" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="F40" s="7" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="41" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="18">
         <v>8</v>
       </c>
       <c r="B41" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="E41" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="C41" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="6" t="s">
+      <c r="F41" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="F41" s="7" t="s">
-[...3 lines deleted...]
-    <row r="42" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="42" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="18">
         <v>9</v>
       </c>
       <c r="B42" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="C42" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D42" s="5" t="s">
+      <c r="E42" s="6" t="s">
         <v>110</v>
       </c>
-      <c r="E42" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42" s="8" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="18">
         <v>10</v>
       </c>
       <c r="B43" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D43" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="C43" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="5" t="s">
+      <c r="E43" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="E43" s="6" t="s">
+      <c r="F43" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="F43" s="7" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="44" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="18">
         <v>11</v>
       </c>
       <c r="B44" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="C44" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E44" s="6" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F44" s="8" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="18">
         <v>12</v>
       </c>
       <c r="B45" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="C45" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D45" s="5" t="s">
+      <c r="E45" s="6" t="s">
         <v>150</v>
       </c>
-      <c r="E45" s="6" t="s">
+      <c r="F45" s="7" t="s">
         <v>151</v>
       </c>
-      <c r="F45" s="7" t="s">
-[...3 lines deleted...]
-    <row r="46" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="46" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="18">
         <v>13</v>
       </c>
       <c r="B46" s="19" t="s">
+        <v>188</v>
+      </c>
+      <c r="C46" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="20" t="s">
         <v>189</v>
       </c>
-      <c r="C46" s="19" t="s">
-[...2 lines deleted...]
-      <c r="D46" s="20" t="s">
+      <c r="E46" s="6" t="s">
         <v>190</v>
       </c>
-      <c r="E46" s="6" t="s">
+      <c r="F46" s="21" t="s">
         <v>191</v>
       </c>
-      <c r="F46" s="21" t="s">
-[...3 lines deleted...]
-    <row r="47" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="47" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="18">
         <v>14</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="C47" s="19" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="E47" s="6" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="F47" s="8" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="18">
         <v>15</v>
       </c>
       <c r="B48" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="4" t="s">
         <v>197</v>
       </c>
-      <c r="C48" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D48" s="4" t="s">
+      <c r="E48" s="18" t="s">
         <v>198</v>
       </c>
-      <c r="E48" s="18" t="s">
+      <c r="F48" s="7" t="s">
         <v>199</v>
       </c>
-      <c r="F48" s="7" t="s">
-[...3 lines deleted...]
-    <row r="49" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="49" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="18">
         <v>16</v>
       </c>
       <c r="B49" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="4" t="s">
         <v>210</v>
       </c>
-      <c r="C49" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="4" t="s">
+      <c r="E49" s="18" t="s">
         <v>211</v>
       </c>
-      <c r="E49" s="18" t="s">
+      <c r="F49" s="7" t="s">
         <v>212</v>
       </c>
-      <c r="F49" s="7" t="s">
-[...3 lines deleted...]
-    <row r="50" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="50" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="18">
         <v>17</v>
       </c>
       <c r="B50" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="E50" s="18" t="s">
         <v>224</v>
       </c>
-      <c r="C50" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="18" t="s">
+      <c r="F50" s="7" t="s">
         <v>225</v>
       </c>
-      <c r="F50" s="7" t="s">
-[...3 lines deleted...]
-    <row r="51" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="51" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="18">
         <v>18</v>
       </c>
       <c r="B51" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="E51" s="6" t="s">
         <v>360</v>
       </c>
-      <c r="C51" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="4" t="s">
+      <c r="F51" s="7" t="s">
         <v>361</v>
       </c>
-      <c r="E51" s="6" t="s">
-[...6 lines deleted...]
-    <row r="52" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="52" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="18">
         <v>19</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C52" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E52" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="F52" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="D52" s="4" t="s">
-[...9 lines deleted...]
-    <row r="53" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="53" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="18">
         <v>20</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E53" s="6" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="F53" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="18">
         <v>21</v>
       </c>
       <c r="B54" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="C54" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="4" t="s">
+      <c r="E54" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="F54" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="E54" s="6" t="s">
-[...6 lines deleted...]
-    <row r="55" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="55" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="18">
         <v>22</v>
       </c>
       <c r="B55" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="C55" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="4" t="s">
+      <c r="E55" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="F55" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="E55" s="6" t="s">
-[...6 lines deleted...]
-    <row r="56" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="56" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="18">
         <v>23</v>
       </c>
       <c r="B56" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="C56" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D56" s="4" t="s">
+      <c r="E56" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="F56" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="E56" s="6" t="s">
-[...6 lines deleted...]
-    <row r="57" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="57" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="18">
         <v>24</v>
       </c>
       <c r="B57" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="C57" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D57" s="4" t="s">
+      <c r="E57" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="F57" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="E57" s="6" t="s">
-[...6 lines deleted...]
-    <row r="58" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="58" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="18">
         <v>25</v>
       </c>
       <c r="B58" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="C58" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E58" s="6" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F58" s="7" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="18">
         <v>26</v>
       </c>
       <c r="B59" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="C59" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D59" s="4" t="s">
+      <c r="E59" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="E59" s="18" t="s">
+      <c r="F59" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="F59" s="7" t="s">
-[...3 lines deleted...]
-    <row r="60" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="60" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="18">
         <v>27</v>
       </c>
       <c r="B60" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="C60" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E60" s="6" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="F60" s="7" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="18">
         <v>28</v>
       </c>
       <c r="B61" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C61" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="C61" s="4" t="s">
+      <c r="D61" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="D61" s="4" t="s">
+      <c r="E61" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="E61" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="7"/>
     </row>
-    <row r="62" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="62" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="18">
         <v>29</v>
       </c>
       <c r="B62" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D62" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="C62" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D62" s="4" t="s">
+      <c r="E62" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="F62" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="E62" s="6" t="s">
-[...6 lines deleted...]
-    <row r="63" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="63" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="18">
         <v>30</v>
       </c>
       <c r="B63" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D63" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="C63" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="4" t="s">
+      <c r="E63" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="F63" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="E63" s="6" t="s">
-[...6 lines deleted...]
-    <row r="64" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="64" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="18">
         <v>31</v>
       </c>
       <c r="B64" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="C64" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D64" s="4" t="s">
+      <c r="E64" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="F64" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="E64" s="6" t="s">
-[...6 lines deleted...]
-    <row r="65" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="65" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="18">
         <v>32</v>
       </c>
       <c r="B65" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="C65" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" s="6" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F65" s="6" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="18">
         <v>33</v>
       </c>
       <c r="B66" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="C66" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D66" s="4" t="s">
+      <c r="E66" s="18" t="s">
         <v>65</v>
       </c>
-      <c r="E66" s="18" t="s">
+      <c r="F66" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="F66" s="7" t="s">
-[...3 lines deleted...]
-    <row r="67" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="67" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="18">
         <v>34</v>
       </c>
       <c r="B67" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="C67" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D67" s="4" t="s">
+      <c r="E67" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="F67" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="E67" s="6" t="s">
-[...6 lines deleted...]
-    <row r="68" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="68" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="18">
         <v>35</v>
       </c>
       <c r="B68" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="C68" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D68" s="4" t="s">
+      <c r="E68" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F68" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="E68" s="18" t="s">
-[...6 lines deleted...]
-    <row r="69" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="69" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="18">
         <v>36</v>
       </c>
       <c r="B69" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D69" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="C69" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D69" s="4" t="s">
+      <c r="E69" s="18" t="s">
+        <v>85</v>
+      </c>
+      <c r="F69" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="E69" s="18" t="s">
-[...6 lines deleted...]
-    <row r="70" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="70" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="18">
         <v>37</v>
       </c>
       <c r="B70" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D70" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="C70" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D70" s="4" t="s">
+      <c r="E70" s="18" t="s">
         <v>92</v>
       </c>
-      <c r="E70" s="18" t="s">
+      <c r="F70" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="F70" s="7" t="s">
-[...3 lines deleted...]
-    <row r="71" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="71" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="18">
         <v>38</v>
       </c>
       <c r="B71" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D71" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="C71" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="4" t="s">
+      <c r="E71" s="18" t="s">
         <v>113</v>
       </c>
-      <c r="E71" s="18" t="s">
+      <c r="F71" s="7" t="s">
         <v>114</v>
       </c>
-      <c r="F71" s="7" t="s">
-[...3 lines deleted...]
-    <row r="72" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="72" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="18">
         <v>39</v>
       </c>
       <c r="B72" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D72" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="C72" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D72" s="4" t="s">
+      <c r="E72" s="18" t="s">
         <v>117</v>
       </c>
-      <c r="E72" s="18" t="s">
+      <c r="F72" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="F72" s="7" t="s">
-[...3 lines deleted...]
-    <row r="73" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="73" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="18">
         <v>40</v>
       </c>
       <c r="B73" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D73" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="C73" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D73" s="4" t="s">
+      <c r="E73" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="F73" s="7" t="s">
         <v>121</v>
       </c>
-      <c r="E73" s="6" t="s">
-[...6 lines deleted...]
-    <row r="74" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="74" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="18">
         <v>41</v>
       </c>
       <c r="B74" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="C74" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="4" t="s">
+      <c r="E74" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="F74" s="7" t="s">
         <v>128</v>
       </c>
-      <c r="E74" s="6" t="s">
-[...6 lines deleted...]
-    <row r="75" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="75" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="18">
         <v>42</v>
       </c>
       <c r="B75" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D75" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="C75" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D75" s="4" t="s">
+      <c r="E75" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="F75" s="7" t="s">
         <v>131</v>
       </c>
-      <c r="E75" s="6" t="s">
-[...6 lines deleted...]
-    <row r="76" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="76" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A76" s="18">
         <v>43</v>
       </c>
       <c r="B76" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="C76" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D76" s="4" t="s">
+      <c r="E76" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="F76" s="7" t="s">
         <v>136</v>
       </c>
-      <c r="E76" s="6" t="s">
-[...6 lines deleted...]
-    <row r="77" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="77" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="18">
         <v>44</v>
       </c>
       <c r="B77" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="C77" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D77" s="4" t="s">
+      <c r="E77" s="18" t="s">
         <v>139</v>
       </c>
-      <c r="E77" s="18" t="s">
+      <c r="F77" s="7" t="s">
         <v>140</v>
       </c>
-      <c r="F77" s="7" t="s">
-[...3 lines deleted...]
-    <row r="78" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="78" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="18">
         <v>45</v>
       </c>
       <c r="B78" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="C78" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D78" s="4" t="s">
+      <c r="E78" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="F78" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E78" s="6" t="s">
-[...6 lines deleted...]
-    <row r="79" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="79" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="18">
         <v>46</v>
       </c>
       <c r="B79" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="C79" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D79" s="4" t="s">
+      <c r="E79" s="18" t="s">
         <v>146</v>
       </c>
-      <c r="E79" s="18" t="s">
+      <c r="F79" s="7" t="s">
         <v>147</v>
       </c>
-      <c r="F79" s="7" t="s">
-[...3 lines deleted...]
-    <row r="80" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="80" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A80" s="18">
         <v>47</v>
       </c>
       <c r="B80" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D80" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="C80" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D80" s="4" t="s">
+      <c r="E80" s="18" t="s">
         <v>155</v>
       </c>
-      <c r="E80" s="18" t="s">
+      <c r="F80" s="7" t="s">
         <v>156</v>
       </c>
-      <c r="F80" s="7" t="s">
-[...3 lines deleted...]
-    <row r="81" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="81" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="18">
         <v>48</v>
       </c>
       <c r="B81" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="C81" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D81" s="4" t="s">
+      <c r="E81" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="F81" s="7" t="s">
         <v>159</v>
       </c>
-      <c r="E81" s="6" t="s">
-[...6 lines deleted...]
-    <row r="82" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="82" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="18">
         <v>49</v>
       </c>
       <c r="B82" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="E82" s="6" t="s">
+        <v>415</v>
+      </c>
+      <c r="F82" s="7" t="s">
         <v>416</v>
       </c>
-      <c r="C82" s="4" t="s">
-[...12 lines deleted...]
-    <row r="83" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="83" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A83" s="18">
         <v>50</v>
       </c>
       <c r="B83" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D83" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="C83" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D83" s="4" t="s">
+      <c r="E83" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="F83" s="7" t="s">
         <v>169</v>
       </c>
-      <c r="E83" s="6" t="s">
-[...6 lines deleted...]
-    <row r="84" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="84" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A84" s="18">
         <v>51</v>
       </c>
       <c r="B84" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D84" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="C84" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D84" s="4" t="s">
+      <c r="E84" s="18" t="s">
         <v>172</v>
       </c>
-      <c r="E84" s="18" t="s">
+      <c r="F84" s="7" t="s">
         <v>173</v>
       </c>
-      <c r="F84" s="7" t="s">
-[...3 lines deleted...]
-    <row r="85" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="85" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" s="18">
         <v>52</v>
       </c>
       <c r="B85" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D85" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="C85" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D85" s="4" t="s">
+      <c r="E85" s="18" t="s">
         <v>176</v>
       </c>
-      <c r="E85" s="18" t="s">
+      <c r="F85" s="7" t="s">
         <v>177</v>
       </c>
-      <c r="F85" s="7" t="s">
-[...3 lines deleted...]
-    <row r="86" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="86" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="18">
         <v>53</v>
       </c>
       <c r="B86" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D86" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="C86" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D86" s="4" t="s">
+      <c r="E86" s="18" t="s">
         <v>186</v>
       </c>
-      <c r="E86" s="18" t="s">
+      <c r="F86" s="7" t="s">
         <v>187</v>
       </c>
-      <c r="F86" s="7" t="s">
-[...3 lines deleted...]
-    <row r="87" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="87" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A87" s="18">
         <v>54</v>
       </c>
       <c r="B87" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="C87" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D87" s="4" t="s">
+      <c r="E87" s="18" t="s">
         <v>194</v>
       </c>
-      <c r="E87" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F87" s="7" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="18">
         <v>55</v>
       </c>
       <c r="B88" s="4" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="C88" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D88" s="4" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E88" s="6" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="F88" s="8" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="18">
         <v>56</v>
       </c>
       <c r="B89" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D89" s="4" t="s">
         <v>204</v>
       </c>
-      <c r="C89" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E89" s="6" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="F89" s="8" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A90" s="18">
         <v>57</v>
       </c>
       <c r="B90" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="C90" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" s="4" t="s">
         <v>206</v>
       </c>
-      <c r="C90" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D90" s="4" t="s">
+      <c r="E90" s="6" t="s">
         <v>207</v>
       </c>
-      <c r="E90" s="6" t="s">
+      <c r="F90" s="7" t="s">
         <v>208</v>
       </c>
-      <c r="F90" s="7" t="s">
-[...3 lines deleted...]
-    <row r="91" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="91" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="18">
         <v>58</v>
       </c>
       <c r="B91" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" s="4" t="s">
         <v>214</v>
       </c>
-      <c r="C91" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D91" s="4" t="s">
+      <c r="E91" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="F91" s="7" t="s">
         <v>215</v>
       </c>
-      <c r="E91" s="6" t="s">
-[...6 lines deleted...]
-    <row r="92" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="92" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A92" s="18">
         <v>59</v>
       </c>
       <c r="B92" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92" s="4" t="s">
         <v>217</v>
       </c>
-      <c r="C92" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="4" t="s">
+      <c r="E92" s="6" t="s">
+        <v>322</v>
+      </c>
+      <c r="F92" s="7" t="s">
         <v>218</v>
       </c>
-      <c r="E92" s="6" t="s">
-[...6 lines deleted...]
-    <row r="93" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="93" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" s="18">
         <v>60</v>
       </c>
       <c r="B93" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93" s="4" t="s">
         <v>220</v>
       </c>
-      <c r="C93" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D93" s="4" t="s">
+      <c r="E93" s="18" t="s">
         <v>221</v>
       </c>
-      <c r="E93" s="18" t="s">
+      <c r="F93" s="7" t="s">
         <v>222</v>
       </c>
-      <c r="F93" s="7" t="s">
-[...3 lines deleted...]
-    <row r="94" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="94" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" s="18">
         <v>61</v>
       </c>
       <c r="B94" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="C94" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D94" s="4" t="s">
         <v>227</v>
       </c>
-      <c r="C94" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D94" s="4" t="s">
+      <c r="E94" s="18" t="s">
         <v>228</v>
       </c>
-      <c r="E94" s="18" t="s">
+      <c r="F94" s="7" t="s">
         <v>229</v>
       </c>
-      <c r="F94" s="7" t="s">
-[...3 lines deleted...]
-    <row r="95" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="95" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A95" s="18">
         <v>62</v>
       </c>
       <c r="B95" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="C95" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95" s="4" t="s">
         <v>231</v>
       </c>
-      <c r="C95" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D95" s="4" t="s">
+      <c r="E95" s="18" t="s">
         <v>232</v>
       </c>
-      <c r="E95" s="18" t="s">
+      <c r="F95" s="7" t="s">
         <v>233</v>
       </c>
-      <c r="F95" s="7" t="s">
-[...3 lines deleted...]
-    <row r="96" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="96" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" s="18">
         <v>63</v>
       </c>
       <c r="B96" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="C96" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" s="4" t="s">
         <v>235</v>
       </c>
-      <c r="C96" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D96" s="4" t="s">
+      <c r="E96" s="18" t="s">
         <v>236</v>
       </c>
-      <c r="E96" s="18" t="s">
+      <c r="F96" s="7" t="s">
         <v>237</v>
       </c>
-      <c r="F96" s="7" t="s">
-[...3 lines deleted...]
-    <row r="97" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="97" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A97" s="18">
         <v>64</v>
       </c>
       <c r="B97" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D97" s="4" t="s">
         <v>244</v>
       </c>
-      <c r="C97" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D97" s="4" t="s">
+      <c r="E97" s="18" t="s">
         <v>245</v>
       </c>
-      <c r="E97" s="18" t="s">
+      <c r="F97" s="7" t="s">
         <v>246</v>
       </c>
-      <c r="F97" s="7" t="s">
-[...3 lines deleted...]
-    <row r="98" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="98" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A98" s="18">
         <v>65</v>
       </c>
       <c r="B98" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" s="4" t="s">
         <v>259</v>
       </c>
-      <c r="C98" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E98" s="6" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="F98" s="7" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A99" s="18">
         <v>66</v>
       </c>
       <c r="B99" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D99" s="4" t="s">
         <v>261</v>
       </c>
-      <c r="C99" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D99" s="4" t="s">
+      <c r="E99" s="18" t="s">
         <v>262</v>
       </c>
-      <c r="E99" s="18" t="s">
+      <c r="F99" s="7" t="s">
         <v>263</v>
       </c>
-      <c r="F99" s="7" t="s">
-[...3 lines deleted...]
-    <row r="100" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="100" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A100" s="18">
         <v>67</v>
       </c>
       <c r="B100" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="C100" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D100" s="4" t="s">
         <v>265</v>
       </c>
-      <c r="C100" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D100" s="4" t="s">
+      <c r="E100" s="18" t="s">
         <v>266</v>
       </c>
-      <c r="E100" s="18" t="s">
+      <c r="F100" s="7" t="s">
         <v>267</v>
       </c>
-      <c r="F100" s="7" t="s">
-[...3 lines deleted...]
-    <row r="101" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="101" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A101" s="18">
         <v>68</v>
       </c>
       <c r="B101" s="4" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="E101" s="18" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="F101" s="7" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A102" s="18">
         <v>69</v>
       </c>
       <c r="B102" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="E102" s="18" t="s">
+        <v>337</v>
+      </c>
+      <c r="F102" s="7" t="s">
         <v>338</v>
       </c>
-      <c r="C102" s="4" t="s">
-[...12 lines deleted...]
-    <row r="103" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="103" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A103" s="18">
         <v>70</v>
       </c>
       <c r="B103" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="C103" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="E103" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="F103" s="7" t="s">
         <v>327</v>
       </c>
-      <c r="C103" s="4" t="s">
-[...12 lines deleted...]
-    <row r="104" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="104" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A104" s="18">
         <v>71</v>
       </c>
       <c r="B104" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="E104" s="18" t="s">
         <v>330</v>
       </c>
-      <c r="C104" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F104" s="7" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A105" s="18">
         <v>72</v>
       </c>
       <c r="B105" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="E105" s="18" t="s">
+        <v>334</v>
+      </c>
+      <c r="F105" s="7" t="s">
         <v>335</v>
       </c>
-      <c r="C105" s="4" t="s">
-[...12 lines deleted...]
-    <row r="106" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="106" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A106" s="18">
         <v>73</v>
       </c>
       <c r="B106" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="C106" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="E106" s="18" t="s">
+        <v>340</v>
+      </c>
+      <c r="F106" s="7" t="s">
         <v>341</v>
       </c>
-      <c r="C106" s="4" t="s">
-[...12 lines deleted...]
-    <row r="107" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="107" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A107" s="18">
         <v>74</v>
       </c>
       <c r="B107" s="4" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C107" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D107" s="4" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="E107" s="6" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F107" s="7"/>
     </row>
-    <row r="108" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="108" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A108" s="18">
         <v>75</v>
       </c>
       <c r="B108" s="4" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C108" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D108" s="4" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E108" s="18" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="F108" s="22"/>
     </row>
-    <row r="109" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="109" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A109" s="18">
         <v>76</v>
       </c>
       <c r="B109" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="C109" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="E109" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="C109" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F109" s="7" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A110" s="18">
         <v>77</v>
       </c>
       <c r="B110" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="C110" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="E110" s="18" t="s">
+        <v>366</v>
+      </c>
+      <c r="F110" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="C110" s="4" t="s">
-[...12 lines deleted...]
-    <row r="111" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="111" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A111" s="18">
         <v>78</v>
       </c>
       <c r="B111" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="E111" s="18" t="s">
+        <v>369</v>
+      </c>
+      <c r="F111" s="7" t="s">
         <v>370</v>
       </c>
-      <c r="C111" s="4" t="s">
-[...12 lines deleted...]
-    <row r="112" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="112" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A112" s="18">
         <v>79</v>
       </c>
       <c r="B112" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="E112" s="18" t="s">
+        <v>372</v>
+      </c>
+      <c r="F112" s="7" t="s">
         <v>373</v>
       </c>
-      <c r="C112" s="4" t="s">
-[...12 lines deleted...]
-    <row r="113" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="113" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A113" s="18">
         <v>80</v>
       </c>
       <c r="B113" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="C113" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="E113" s="18" t="s">
+        <v>378</v>
+      </c>
+      <c r="F113" s="7" t="s">
         <v>379</v>
       </c>
-      <c r="C113" s="4" t="s">
-[...12 lines deleted...]
-    <row r="114" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="114" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A114" s="18">
         <v>81</v>
       </c>
       <c r="B114" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="E114" s="18" t="s">
         <v>383</v>
       </c>
-      <c r="C114" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D114" s="4" t="s">
+      <c r="F114" s="7" t="s">
         <v>384</v>
       </c>
-      <c r="E114" s="18" t="s">
-[...6 lines deleted...]
-    <row r="115" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="115" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A115" s="18">
         <v>82</v>
       </c>
       <c r="B115" s="4" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="C115" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D115" s="4" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E115" s="18" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="F115" s="7" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A116" s="18">
         <v>83</v>
       </c>
       <c r="B116" s="4" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="C116" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D116" s="4" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="E116" s="6" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F116" s="8" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A117" s="18">
         <v>84</v>
       </c>
       <c r="B117" s="4" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="C117" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D117" s="4" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="E117" s="6" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F117" s="8" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A118" s="18">
         <v>85</v>
       </c>
       <c r="B118" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D118" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="E118" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="F118" s="7" t="s">
         <v>395</v>
       </c>
-      <c r="C118" s="4" t="s">
-[...12 lines deleted...]
-    <row r="119" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="119" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A119" s="18">
         <v>86</v>
       </c>
       <c r="B119" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="C119" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="E119" s="6" t="s">
+        <v>403</v>
+      </c>
+      <c r="F119" s="8" t="s">
         <v>404</v>
       </c>
-      <c r="C119" s="4" t="s">
-[...12 lines deleted...]
-    <row r="120" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="120" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A120" s="18">
         <v>87</v>
       </c>
       <c r="B120" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="E120" s="6" t="s">
         <v>407</v>
       </c>
-      <c r="C120" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D120" s="4" t="s">
+      <c r="F120" s="8" t="s">
         <v>408</v>
       </c>
-      <c r="E120" s="6" t="s">
-[...6 lines deleted...]
-    <row r="121" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="121" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A121" s="18">
         <v>88</v>
       </c>
       <c r="B121" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="C121" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="E121" s="18" t="s">
+        <v>411</v>
+      </c>
+      <c r="F121" s="7" t="s">
         <v>412</v>
       </c>
-      <c r="C121" s="4" t="s">
-[...12 lines deleted...]
-    <row r="122" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="122" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A122" s="18">
         <v>89</v>
       </c>
       <c r="B122" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="E122" s="6" t="s">
+        <v>418</v>
+      </c>
+      <c r="F122" s="7" t="s">
         <v>419</v>
       </c>
-      <c r="C122" s="4" t="s">
-[...12 lines deleted...]
-    <row r="123" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="123" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A123" s="18">
         <v>90</v>
       </c>
       <c r="B123" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="E123" s="18" t="s">
+        <v>427</v>
+      </c>
+      <c r="F123" s="7" t="s">
         <v>428</v>
       </c>
-      <c r="C123" s="4" t="s">
-[...12 lines deleted...]
-    <row r="124" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="124" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A124" s="18">
         <v>91</v>
       </c>
       <c r="B124" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="C124" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="E124" s="18" t="s">
+        <v>432</v>
+      </c>
+      <c r="F124" s="7" t="s">
         <v>433</v>
       </c>
-      <c r="C124" s="4" t="s">
-[...12 lines deleted...]
-    <row r="125" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="125" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A125" s="18">
         <v>92</v>
       </c>
       <c r="B125" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="E125" s="18" t="s">
+        <v>435</v>
+      </c>
+      <c r="F125" s="7" t="s">
         <v>436</v>
       </c>
-      <c r="C125" s="4" t="s">
-[...12 lines deleted...]
-    <row r="126" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="126" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A126" s="18">
         <v>93</v>
       </c>
       <c r="B126" s="4" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="C126" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D126" s="4" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="E126" s="6" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="F126" s="8" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A127" s="26">
         <v>94</v>
       </c>
       <c r="B127" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="C127" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D127" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="E127" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="F127" s="7" t="s">
         <v>440</v>
       </c>
-      <c r="C127" s="4" t="s">
-[...12 lines deleted...]
-    <row r="128" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="128" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A128" s="18">
         <v>95</v>
       </c>
       <c r="B128" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="C128" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D128" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="E128" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="F128" s="7" t="s">
         <v>443</v>
       </c>
-      <c r="C128" s="4" t="s">
-[...12 lines deleted...]
-    <row r="129" spans="1:6" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="129" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="24"/>
       <c r="B129" s="24"/>
       <c r="C129" s="24"/>
       <c r="D129" s="24"/>
       <c r="E129" s="24"/>
       <c r="F129" s="25"/>
     </row>
-    <row r="130" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" s="24"/>
       <c r="B130" s="24"/>
       <c r="C130" s="24"/>
       <c r="D130" s="24"/>
       <c r="E130" s="24"/>
       <c r="F130" s="25"/>
     </row>
-    <row r="131" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" s="24"/>
       <c r="B131" s="24"/>
       <c r="C131" s="24"/>
       <c r="D131" s="24"/>
       <c r="E131" s="24"/>
       <c r="F131" s="25"/>
     </row>
   </sheetData>
-  <autoFilter ref="A5:F122" xr:uid="{C6A1905D-A7FB-4D0E-9ADA-F3998E04C189}"/>
+  <autoFilter ref="A5:F128" xr:uid="{C6A1905D-A7FB-4D0E-9ADA-F3998E04C189}"/>
   <mergeCells count="5">
     <mergeCell ref="A1:F4"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A33:F33"/>
     <mergeCell ref="A8:F8"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F37" r:id="rId1" xr:uid="{66F34F00-6EE2-4909-8667-5EF9ED240ABA}"/>
     <hyperlink ref="F55" r:id="rId2" xr:uid="{D40E34A4-ACBD-4098-8C74-468D3C7CE4FA}"/>
     <hyperlink ref="F56" r:id="rId3" xr:uid="{1EE96736-96BC-42DE-9956-F63127EFB54B}"/>
     <hyperlink ref="F57" r:id="rId4" xr:uid="{D62CDA4B-6443-47B3-A1D3-47450BE2A19C}"/>
     <hyperlink ref="F62" r:id="rId5" xr:uid="{074BE311-2821-4956-8F8E-6A203753293F}"/>
     <hyperlink ref="F63" r:id="rId6" xr:uid="{098069C0-3097-4CDD-AB6D-01A85C6C57E2}"/>
     <hyperlink ref="F64" r:id="rId7" xr:uid="{8EF4A8C2-E94E-4EF2-812F-D50AD83E79EB}"/>
     <hyperlink ref="F66" r:id="rId8" xr:uid="{B4CF6603-0B42-4BEC-9891-2DB7A2EE4359}"/>
     <hyperlink ref="F67" r:id="rId9" xr:uid="{12C6079B-C468-482F-8DFD-416858D784D5}"/>
     <hyperlink ref="F68" r:id="rId10" xr:uid="{CF1DE262-D619-40D1-BFEF-084EE27D2C5E}"/>
     <hyperlink ref="F24" r:id="rId11" xr:uid="{A4DF8191-1F67-4796-8249-C0635D0A361B}"/>
     <hyperlink ref="F69" r:id="rId12" xr:uid="{DD34C350-E6CF-41AF-A8CB-A5F689FC09F5}"/>
     <hyperlink ref="F40" r:id="rId13" xr:uid="{EC808802-03FD-4B24-B84D-6F409A9F82A5}"/>
     <hyperlink ref="F70" r:id="rId14" xr:uid="{E96F70D4-ED40-4DA2-BEF1-24ECC79E64AB}"/>
     <hyperlink ref="F16" r:id="rId15" xr:uid="{A714C871-3F6F-45C3-A213-D1C2066A55FB}"/>
     <hyperlink ref="F17" r:id="rId16" xr:uid="{3538E41D-4AF7-4970-B72E-0664F33E5F35}"/>
     <hyperlink ref="F13" r:id="rId17" xr:uid="{006B885B-1F3C-420D-9F5E-EF9F58BF2BA2}"/>